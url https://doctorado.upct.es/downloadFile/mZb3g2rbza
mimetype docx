--- v0 (2025-10-07)
+++ v1 (2026-05-30)
@@ -704,66 +704,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> normalizada</w:t>
       </w:r>
       <w:r w:rsidR="00E942ED">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> y la </w:t>
       </w:r>
       <w:r w:rsidR="00E942ED" w:rsidRPr="00E942ED">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">licencia Creative </w:t>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>licencia Creative Commons</w:t>
+      </w:r>
       <w:r w:rsidR="00E942ED">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:r w:rsidR="000A2573">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>incluirla en el manuscrito de la Tesis</w:t>
       </w:r>
       <w:r w:rsidR="00531EA7">
@@ -810,90 +796,64 @@
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">Para Tesis confidenciales </w:t>
       </w:r>
       <w:r w:rsidR="00C012F3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">se deberá eliminar la página con </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">la </w:t>
+        <w:t xml:space="preserve">se deberá eliminar la página con la </w:t>
       </w:r>
       <w:r w:rsidR="00C012F3" w:rsidRPr="00E942ED">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">licencia Creative </w:t>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>licencia Creative Commons</w:t>
+      </w:r>
       <w:r w:rsidR="00C012F3">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333B2B68" w14:textId="120F65BD" w:rsidR="00AA7D42" w:rsidRPr="00AA7D42" w:rsidRDefault="00AA7D42" w:rsidP="00AA7D42">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -1217,75 +1177,114 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00393FA9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>TESIS</w:t>
       </w:r>
       <w:r w:rsidR="00E348A7" w:rsidRPr="00393FA9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (en </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F853A5" w:rsidRPr="00393FA9">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidR="00E348A7" w:rsidRPr="00393FA9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">mayúsculas y </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E348A7" w:rsidRPr="00393FA9">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00F853A5" w:rsidRPr="00393FA9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>negrita)</w:t>
+        <w:t xml:space="preserve">mayúsculas y </w:t>
+      </w:r>
+      <w:r w:rsidR="00E348A7" w:rsidRPr="00393FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>negrita</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="001616A5" w:rsidRPr="00393FA9">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:r w:rsidR="00E348A7" w:rsidRPr="00393FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DE8107" w14:textId="77777777" w:rsidR="005E6F77" w:rsidRPr="00020940" w:rsidRDefault="005E6F77" w:rsidP="005E6F77">
       <w:pPr>
         <w:ind w:right="47"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="048B4A89" w14:textId="77777777" w:rsidR="0039569F" w:rsidRPr="00020940" w:rsidRDefault="0039569F" w:rsidP="005E6F77">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EB70C3C" w14:textId="77777777" w:rsidR="0039569F" w:rsidRPr="00020940" w:rsidRDefault="0039569F" w:rsidP="005E6F77">
@@ -1370,73 +1369,76 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">para optar al </w:t>
       </w:r>
       <w:r w:rsidR="00E348A7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>grado de</w:t>
       </w:r>
       <w:r w:rsidR="00393FA9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="0"/>
+      <w:commentRangeStart w:id="1"/>
       <w:r w:rsidR="00393FA9">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Doctor</w:t>
       </w:r>
       <w:r w:rsidR="00BF122C">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/Doctora</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="0"/>
+      <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00A105FC">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-        </w:rPr>
-        <w:commentReference w:id="0"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B77D95" w14:textId="3749738A" w:rsidR="00E348A7" w:rsidRDefault="00E348A7" w:rsidP="00CB5AE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10200"/>
         </w:tabs>
         <w:ind w:left="1080" w:right="1027"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">por la Universidad Politécnica de Cartagena </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7513B2A8" w14:textId="2B532029" w:rsidR="0039569F" w:rsidRPr="00020940" w:rsidRDefault="0039569F" w:rsidP="005E6F77">
@@ -1765,63 +1767,61 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Nombre y Apellidos de los</w:t>
       </w:r>
       <w:r w:rsidR="00241F65">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">/las </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00135DE0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Co-directores</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00241F65">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/as</w:t>
       </w:r>
       <w:r w:rsidR="00135DE0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:r w:rsidR="00241F65">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -2239,184 +2239,159 @@
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Título de la tesis Doctoral_______________________________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00996003">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
               <w:t xml:space="preserve">” realizada por </w:t>
             </w:r>
             <w:r w:rsidRPr="00996003">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>“autor/a de la tesis__________________”</w:t>
             </w:r>
             <w:r w:rsidRPr="00996003">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tiene licencia Creative </w:t>
+              <w:t xml:space="preserve"> tiene licencia Creative Commons Reconocimiento-NoComercial-SinObraDerivada 4.0 International license</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...48 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="273651EC" w14:textId="77777777" w:rsidR="008B5347" w:rsidRDefault="008B5347"/>
     <w:p w14:paraId="0AA2BD47" w14:textId="77777777" w:rsidR="008B5347" w:rsidRPr="00F853A5" w:rsidRDefault="008B5347">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:w w:val="80"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B5347" w:rsidRPr="00F853A5">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1720" w:right="960" w:bottom="280" w:left="980" w:header="781" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="0" w:author="Francisco Artés Hernández" w:date="2025-02-12T19:21:00Z" w:initials="FA">
+  <w:comment w:id="0" w:author="ARTÉS HERNÁNDEZ, FRANCISCO" w:date="2026-05-21T19:47:00Z" w:initials="FA">
+    <w:p w14:paraId="2B4BD468" w14:textId="77777777" w:rsidR="001616A5" w:rsidRDefault="001616A5" w:rsidP="001616A5">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A excepción </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>de los nombres científicos que requieran minúsculas y/o cursivas</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Francisco Artés Hernández" w:date="2025-02-12T19:21:00Z" w:initials="FA">
     <w:p w14:paraId="02930C31" w14:textId="356DCEF8" w:rsidR="00A105FC" w:rsidRDefault="00A105FC" w:rsidP="00A105FC">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Eliminar lo que no proceda</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="2B4BD468" w15:done="0"/>
   <w15:commentEx w15:paraId="02930C31" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="36665D21" w16cex:dateUtc="2026-05-21T17:47:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="3785CA19" w16cex:dateUtc="2025-02-12T18:21:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="2B4BD468" w16cid:durableId="36665D21"/>
   <w16cid:commentId w16cid:paraId="02930C31" w16cid:durableId="3785CA19"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19CCDA3D" w14:textId="77777777" w:rsidR="00420190" w:rsidRDefault="00420190">
+    <w:p w14:paraId="10FC7788" w14:textId="77777777" w:rsidR="00505159" w:rsidRDefault="00505159">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="595C4F1F" w14:textId="77777777" w:rsidR="00420190" w:rsidRDefault="00420190">
+    <w:p w14:paraId="60E3926C" w14:textId="77777777" w:rsidR="00505159" w:rsidRDefault="00505159">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4AFE9683" w14:textId="77777777" w:rsidR="00420190" w:rsidRDefault="00420190"/>
+    <w:p w14:paraId="4755727B" w14:textId="77777777" w:rsidR="00505159" w:rsidRDefault="00505159"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2425,87 +2400,87 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldItalicMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="208E86E9" w14:textId="77777777" w:rsidR="00420190" w:rsidRDefault="00420190">
+    <w:p w14:paraId="0BCD60D9" w14:textId="77777777" w:rsidR="00505159" w:rsidRDefault="00505159">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53EB6D4A" w14:textId="77777777" w:rsidR="00420190" w:rsidRDefault="00420190">
+    <w:p w14:paraId="33B74EBA" w14:textId="77777777" w:rsidR="00505159" w:rsidRDefault="00505159">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="09F57B84" w14:textId="77777777" w:rsidR="00420190" w:rsidRDefault="00420190"/>
+    <w:p w14:paraId="255EA6A3" w14:textId="77777777" w:rsidR="00505159" w:rsidRDefault="00505159"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B9EE017" w14:textId="37E21B3C" w:rsidR="00411E7E" w:rsidRPr="00411E7E" w:rsidRDefault="00A45AA6" w:rsidP="00411E7E">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59232FF6" wp14:editId="4FDE2C7F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-115153</wp:posOffset>
           </wp:positionH>
@@ -3023,171 +2998,176 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8009" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="973603223">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="168909563">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2028945759">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="ARTÉS HERNÁNDEZ, FRANCISCO">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::fr.artes-hdez@upct.es::93a65a1a-5fc2-494f-bcaa-ecae883acd95"/>
+  </w15:person>
   <w15:person w15:author="Francisco Artés Hernández">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Fr.Artes-Hdez@upct.es::93a65a1a-5fc2-494f-bcaa-ecae883acd95"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0039569F"/>
     <w:rsid w:val="00020940"/>
     <w:rsid w:val="00026756"/>
     <w:rsid w:val="000335E8"/>
     <w:rsid w:val="00035C20"/>
     <w:rsid w:val="000549EE"/>
     <w:rsid w:val="000908A2"/>
     <w:rsid w:val="000A1D4D"/>
     <w:rsid w:val="000A2573"/>
     <w:rsid w:val="000F0853"/>
     <w:rsid w:val="00135DE0"/>
+    <w:rsid w:val="001616A5"/>
     <w:rsid w:val="00167C26"/>
     <w:rsid w:val="00184C0D"/>
     <w:rsid w:val="001A25F4"/>
     <w:rsid w:val="00214849"/>
     <w:rsid w:val="0022042C"/>
     <w:rsid w:val="00241F65"/>
     <w:rsid w:val="0024311F"/>
     <w:rsid w:val="00272DA1"/>
     <w:rsid w:val="00281FE9"/>
     <w:rsid w:val="002936D8"/>
     <w:rsid w:val="002B174B"/>
     <w:rsid w:val="002B625F"/>
     <w:rsid w:val="00325975"/>
     <w:rsid w:val="00393FA9"/>
     <w:rsid w:val="0039569F"/>
     <w:rsid w:val="003E45D2"/>
     <w:rsid w:val="003F162F"/>
     <w:rsid w:val="003F4B73"/>
     <w:rsid w:val="00411E7E"/>
     <w:rsid w:val="00420190"/>
     <w:rsid w:val="0042161D"/>
     <w:rsid w:val="004220CC"/>
     <w:rsid w:val="00422A25"/>
     <w:rsid w:val="004574CC"/>
     <w:rsid w:val="0046205E"/>
     <w:rsid w:val="00472498"/>
     <w:rsid w:val="00486A79"/>
     <w:rsid w:val="004B4A3D"/>
     <w:rsid w:val="004E0F81"/>
     <w:rsid w:val="004F4FD9"/>
+    <w:rsid w:val="00505159"/>
     <w:rsid w:val="0050725E"/>
     <w:rsid w:val="00531EA7"/>
     <w:rsid w:val="005E19E7"/>
     <w:rsid w:val="005E3A46"/>
     <w:rsid w:val="005E6F77"/>
     <w:rsid w:val="005F6E22"/>
     <w:rsid w:val="006832FB"/>
     <w:rsid w:val="00695418"/>
     <w:rsid w:val="006A4F83"/>
     <w:rsid w:val="006B29AD"/>
     <w:rsid w:val="006D2912"/>
     <w:rsid w:val="006F3A67"/>
     <w:rsid w:val="007055B1"/>
     <w:rsid w:val="00731C7C"/>
     <w:rsid w:val="007C198A"/>
     <w:rsid w:val="00817279"/>
     <w:rsid w:val="00824570"/>
     <w:rsid w:val="0085577C"/>
     <w:rsid w:val="008A637C"/>
     <w:rsid w:val="008B5347"/>
     <w:rsid w:val="008D699B"/>
     <w:rsid w:val="008F3FA7"/>
     <w:rsid w:val="00944687"/>
     <w:rsid w:val="00951816"/>
     <w:rsid w:val="0096272B"/>
     <w:rsid w:val="00965F41"/>
     <w:rsid w:val="00974AF7"/>
     <w:rsid w:val="009A75FB"/>
     <w:rsid w:val="009B43F5"/>
     <w:rsid w:val="009D2057"/>
     <w:rsid w:val="009F33B9"/>
     <w:rsid w:val="00A105FC"/>
     <w:rsid w:val="00A32E72"/>
     <w:rsid w:val="00A45AA6"/>
     <w:rsid w:val="00A53D41"/>
     <w:rsid w:val="00A635F2"/>
     <w:rsid w:val="00A81F33"/>
     <w:rsid w:val="00A838FF"/>
     <w:rsid w:val="00A84E55"/>
     <w:rsid w:val="00AA7D42"/>
     <w:rsid w:val="00AC7019"/>
     <w:rsid w:val="00AD375F"/>
+    <w:rsid w:val="00AF1D5B"/>
     <w:rsid w:val="00B23FC6"/>
     <w:rsid w:val="00B4659A"/>
     <w:rsid w:val="00B70A97"/>
     <w:rsid w:val="00B85605"/>
     <w:rsid w:val="00BA38E0"/>
     <w:rsid w:val="00BB12FB"/>
     <w:rsid w:val="00BD3F53"/>
     <w:rsid w:val="00BE53CB"/>
     <w:rsid w:val="00BE71DA"/>
     <w:rsid w:val="00BF122C"/>
     <w:rsid w:val="00C012F3"/>
     <w:rsid w:val="00C36154"/>
     <w:rsid w:val="00C5167B"/>
     <w:rsid w:val="00C9541A"/>
     <w:rsid w:val="00CA3AC3"/>
     <w:rsid w:val="00CB5AE9"/>
     <w:rsid w:val="00D452D6"/>
     <w:rsid w:val="00DA617A"/>
     <w:rsid w:val="00DB7B52"/>
     <w:rsid w:val="00DD7BC4"/>
     <w:rsid w:val="00DE35F3"/>
     <w:rsid w:val="00DF26EE"/>
     <w:rsid w:val="00E06E66"/>
     <w:rsid w:val="00E348A7"/>
     <w:rsid w:val="00E942ED"/>
@@ -4207,74 +4187,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>293</Words>
-  <Characters>1613</Characters>
+  <Characters>1614</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1903</CharactersWithSpaces>
+  <CharactersWithSpaces>1904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>21465069C</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-07-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
   </property>