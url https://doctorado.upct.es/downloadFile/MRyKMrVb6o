--- v0 (2025-10-06)
+++ v1 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="38A7E5D1" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="266"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C28568C" w14:textId="6326E533" w:rsidR="00517FC1" w:rsidRDefault="00540956" w:rsidP="0009692E">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:ind w:left="3686"/>
       </w:pPr>
       <w:r>
         <w:t>MODEL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -94,62 +94,58 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>OF</w:t>
       </w:r>
       <w:r w:rsidR="0009692E">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0009692E" w:rsidRPr="0009692E">
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">THESIS </w:t>
       </w:r>
       <w:r w:rsidR="0009692E">
         <w:t>COMMITTEE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528D079C" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
+    <w:p w14:paraId="4288221F" w14:textId="77777777" w:rsidR="007B4F71" w:rsidRDefault="007B4F71">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="7F3E2A98" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
+        <w:spacing w:before="1" w:after="53"/>
+        <w:ind w:left="435"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F3E2A98" w14:textId="57A726CB" w:rsidR="00517FC1" w:rsidRDefault="00540956">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1" w:after="53"/>
         <w:ind w:left="435"/>
       </w:pPr>
       <w:r>
         <w:t>Personal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -221,146 +217,147 @@
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47BDBA36" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517FC1" w14:paraId="48412314" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A922820" w14:textId="26CF1C28" w:rsidR="00517FC1" w:rsidRDefault="00B155B5">
+          <w:p w14:paraId="3A922820" w14:textId="71FE1761" w:rsidR="00517FC1" w:rsidRDefault="00B155B5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="46" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="133" w:right="171"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Passport: </w:t>
+              <w:t xml:space="preserve">Passport </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="141A1916" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517FC1" w14:paraId="1979797C" w14:textId="77777777">
+      <w:tr w:rsidR="00517FC1" w14:paraId="1979797C" w14:textId="77777777" w:rsidTr="005860B2">
         <w:trPr>
-          <w:trHeight w:val="758"/>
+          <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05EB980D" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
+          <w:p w14:paraId="05EB980D" w14:textId="31E12C71" w:rsidR="00517FC1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="63"/>
               <w:ind w:left="133"/>
             </w:pPr>
             <w:r>
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00E479F9">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t>service</w:t>
+              <w:t>and Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A34DFC6" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517FC1" w14:paraId="1DF5E616" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6436599E" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
+          <w:p w14:paraId="518F2948" w14:textId="77777777" w:rsidR="00B641F1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="49" w:line="250" w:lineRule="atLeast"/>
               <w:ind w:left="134" w:right="476"/>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Telephone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6436599E" w14:textId="1052BFA7" w:rsidR="00517FC1" w:rsidRDefault="00540956">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="49" w:line="250" w:lineRule="atLeast"/>
+              <w:ind w:left="134" w:right="476"/>
+            </w:pPr>
             <w:r>
               <w:t xml:space="preserve">(preferably </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>mobile)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1418FEDB" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517FC1" w14:paraId="5DA1541F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="508"/>
@@ -382,328 +379,239 @@
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7267" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CB8EE77" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11252413" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7A9A2E2D" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="252"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07EA7454" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="59"/>
         <w:ind w:left="435"/>
       </w:pPr>
       <w:r>
         <w:t>Academic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="330" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2520"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="2784"/>
+        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="2251"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00517FC1" w14:paraId="67DFAAB4" w14:textId="77777777">
+      <w:tr w:rsidR="00517FC1" w14:paraId="67DFAAB4" w14:textId="77777777" w:rsidTr="007213C8">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="487D7748" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
+          <w:p w14:paraId="487D7748" w14:textId="7C2B587E" w:rsidR="00517FC1" w:rsidRDefault="00E479F9">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="134"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>Doctor</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>PhD</w:t>
+            </w:r>
+            <w:r w:rsidR="00540956">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5491" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1055EAE9" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2251" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B21B9BF" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="63"/>
               <w:ind w:left="114"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Year:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517FC1" w14:paraId="54743934" w14:textId="77777777">
+      <w:tr w:rsidR="00517FC1" w14:paraId="54743934" w14:textId="77777777" w:rsidTr="007213C8">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA49ED3" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
+          <w:p w14:paraId="0AA49ED3" w14:textId="743F084E" w:rsidR="00517FC1" w:rsidRDefault="005860B2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="63"/>
               <w:ind w:left="134"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>For</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">PhD </w:t>
+            </w:r>
+            <w:r w:rsidR="00E479F9">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awarded </w:t>
+            </w:r>
+            <w:r w:rsidR="007213C8">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by </w:t>
+            </w:r>
+            <w:r w:rsidR="00540956">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00540956">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00540956">
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>the</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>University</w:t>
+            </w:r>
+            <w:r w:rsidR="00540956">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00540956">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7334" w:type="dxa"/>
+            <w:tcW w:w="7070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="686DB98D" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517FC1" w14:paraId="318CE4A7" w14:textId="77777777">
-[...84 lines deleted...]
-      <w:tr w:rsidR="00517FC1" w14:paraId="326C4CA7" w14:textId="77777777">
+      <w:tr w:rsidR="00517FC1" w14:paraId="326C4CA7" w14:textId="77777777" w:rsidTr="007213C8">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="052C9EC8" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="51" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="134" w:right="479"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Area</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
@@ -713,214 +621,223 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(if university)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7334" w:type="dxa"/>
+            <w:tcW w:w="7070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1BD41668" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517FC1" w14:paraId="2AD2BE91" w14:textId="77777777">
+      <w:tr w:rsidR="007213C8" w14:paraId="1E1DF0B8" w14:textId="77777777" w:rsidTr="007213C8">
         <w:trPr>
-          <w:trHeight w:val="830"/>
+          <w:trHeight w:val="565"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC57755" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
+          <w:p w14:paraId="08648F23" w14:textId="3BD7DA83" w:rsidR="007213C8" w:rsidRDefault="007213C8" w:rsidP="007E16CB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="63"/>
+              <w:ind w:left="133"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C26833">
+              <w:t>Current institution</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> / university / Research Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7070" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D3D84E" w14:textId="77777777" w:rsidR="007213C8" w:rsidRDefault="007213C8" w:rsidP="007E16CB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00517FC1" w14:paraId="2AD2BE91" w14:textId="77777777" w:rsidTr="00DA73DC">
+        <w:trPr>
+          <w:trHeight w:val="506"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC57755" w14:textId="10939C9C" w:rsidR="00517FC1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="51" w:line="250" w:lineRule="atLeast"/>
               <w:ind w:left="134"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Department,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7334" w:type="dxa"/>
+            <w:tcW w:w="7070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="558001D2" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517FC1" w14:paraId="50B7F917" w14:textId="77777777">
+      <w:tr w:rsidR="00517FC1" w14:paraId="50B7F917" w14:textId="77777777" w:rsidTr="007213C8">
         <w:trPr>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71E57C04" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="70" w:line="237" w:lineRule="auto"/>
               <w:ind w:left="134"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching-Research </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7334" w:type="dxa"/>
+            <w:tcW w:w="7070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0BD3A044" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00517FC1" w14:paraId="5ED4E27D" w14:textId="77777777">
+      <w:tr w:rsidR="00517FC1" w14:paraId="5ED4E27D" w14:textId="77777777" w:rsidTr="007213C8">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2520" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CDBBD86" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
+          <w:p w14:paraId="3CDBBD86" w14:textId="4E180D72" w:rsidR="00517FC1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="134"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Research</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="007B4F71">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>speciality</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>lines</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7334" w:type="dxa"/>
+            <w:tcW w:w="7070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5502932C" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2801B7A5" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64EEED6F" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="162"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -932,51 +849,51 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="330" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3048"/>
         <w:gridCol w:w="6806"/>
       </w:tblGrid>
       <w:tr w:rsidR="00517FC1" w14:paraId="65955B46" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D17B9E1" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
+          <w:p w14:paraId="3D17B9E1" w14:textId="283DD0A7" w:rsidR="00517FC1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="134"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -991,95 +908,113 @@
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Doctoral</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>Thesis</w:t>
+            </w:r>
+            <w:r w:rsidR="005233E0">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to evaluate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5242BE8F" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517FC1" w14:paraId="5E03F50B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DDB78C7" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
+          <w:p w14:paraId="2DDB78C7" w14:textId="754E8DDF" w:rsidR="00517FC1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="134"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>PhD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>candidate</w:t>
+            </w:r>
+            <w:r w:rsidR="005233E0">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005233E0">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>to evaluate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57B536CB" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00517FC1" w14:paraId="5324DCC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58DC8508" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -1109,51 +1044,51 @@
     <w:p w14:paraId="48367B22" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:sectPr w:rsidR="00517FC1" w:rsidSect="002C7A64">
           <w:headerReference w:type="default" r:id="rId6"/>
           <w:footerReference w:type="even" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12250" w:h="16680"/>
           <w:pgMar w:top="1620" w:right="720" w:bottom="640" w:left="980" w:header="364" w:footer="452" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D1EB412" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DEF05E2" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="124"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EC41939" w14:textId="01546162" w:rsidR="004D7C3A" w:rsidRDefault="0009692E" w:rsidP="004D7C3A">
+    <w:p w14:paraId="0EC41939" w14:textId="0E0485A6" w:rsidR="004D7C3A" w:rsidRDefault="0009692E" w:rsidP="004D7C3A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="794" w:right="215" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Part</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>A)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1236,51 +1171,72 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>meet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>to participate in the panel (article 9 of the Official Regulations for Doctoral Studies of the UPCT, dated 11 March 2024).</w:t>
+        <w:t xml:space="preserve">to participate in the panel (article 9 of the Official Regulations for Doctoral Studies of the UPCT, dated </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D95">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2D95">
+        <w:t>February</w:t>
+      </w:r>
+      <w:r w:rsidR="00A529B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A529B1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B3F5E1" w14:textId="77777777" w:rsidR="004D7C3A" w:rsidRDefault="004D7C3A" w:rsidP="004D7C3A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="794" w:right="215" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="794" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="718"/>
         <w:gridCol w:w="9028"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D7C3A" w14:paraId="552ED8EC" w14:textId="77777777" w:rsidTr="004D7C3A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="732" w:type="dxa"/>
           </w:tcPr>
@@ -1329,84 +1285,82 @@
                 <w:i/>
                 <w:sz w:val="21"/>
               </w:rPr>
               <w:t>DOI of the four articles published in ISI-JCR with indication of the quartile in which it is positioned in the year of publication or last available if it is pending classification:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24B1D46B" w14:textId="77777777" w:rsidR="004D7C3A" w:rsidRDefault="004D7C3A" w:rsidP="004D7C3A">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:ind w:right="215"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F209176" w14:textId="77777777" w:rsidR="004D7C3A" w:rsidRDefault="004D7C3A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="56"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CA7A833" w14:textId="607D72CB" w:rsidR="00517FC1" w:rsidRDefault="0009692E">
+    <w:p w14:paraId="2CA7A833" w14:textId="413E6047" w:rsidR="00517FC1" w:rsidRDefault="0009692E">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="795" w:right="214" w:hanging="361"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Part</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>B)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Please provide the following information for the additional criteria you meet </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> participate in the selection board (article 9.a of the Official Regulations for Doctoral Studies of the UPCT, dated 11 March 2024).</w:t>
+        <w:t xml:space="preserve">Please provide the following information for the additional criteria you meet in order to participate in the selection board (article 9 of the Official Regulations for Doctoral Studies of the UPCT, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A529B1">
+        <w:t>dated 20 February 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EC6BB1" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="116"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26EC43DD" w14:textId="6C93C307" w:rsidR="00517FC1" w:rsidRDefault="00540956">
       <w:pPr>
         <w:ind w:left="435"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>it</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
@@ -1515,59 +1469,57 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>following</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="714" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="821"/>
         <w:gridCol w:w="9102"/>
       </w:tblGrid>
       <w:tr w:rsidR="004D7C3A" w14:paraId="6CB05755" w14:textId="77777777" w:rsidTr="004D7C3A">
         <w:trPr>
           <w:trHeight w:val="1670"/>
         </w:trPr>
@@ -2104,71 +2056,69 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>five</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>years,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>provided</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>that</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>it</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>has</w:t>
@@ -2217,65 +2167,51 @@
                 <w:b/>
                 <w:spacing w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>one indication of quality in accordance with Article 18 of the doctoral regulations.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46582531" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="56"/>
               <w:ind w:left="105"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Name of the doctoral students and year of </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> of the theses supervised and indication of quality</w:t>
+              <w:t>Name of the doctoral students and year of defence of the theses supervised and indication of quality</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="80"/>
                 <w:w w:val="150"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>derived from them:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D7C3A" w14:paraId="573F6F14" w14:textId="77777777" w:rsidTr="004D7C3A">
         <w:trPr>
           <w:trHeight w:val="930"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
@@ -2554,58 +2490,56 @@
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>year</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>defence</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>the</w:t>
@@ -2651,148 +2585,90 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FE103F4" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="44"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26619BEE" w14:textId="57B89948" w:rsidR="00517FC1" w:rsidRDefault="00540956">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="220"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">According to article 22.3.d of the above-mentioned regulation, </w:t>
       </w:r>
       <w:r w:rsidR="0009692E">
         <w:t>part</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> B) of merits may be replaced by other merits if you are a doctor belonging to a national or foreign public research </w:t>
-[...15 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> B) of merits may be replaced by other merits if you are a doctor belonging to a national or foreign public research centre or organisation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A7CFB5" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D808DB" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="220" w:right="214"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">In those cases where the Academic Committee considers it appropriate, and with the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of the Steering Committee, other merits may be considered for those doctors </w:t>
+        <w:t xml:space="preserve">In those cases where the Academic Committee considers it appropriate, and with the authorisation of the Steering Committee, other merits may be considered for those doctors </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">outside the academic field </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">who have accredited experience in </w:t>
-[...27 lines deleted...]
-        <w:t>, patents, etc. In these cases, at most one of the members of the thesis committee may be considered in this way.</w:t>
+        <w:t>who have accredited experience in R+D+i in the form of responsibility in national and international projects, management of research or innovation centres, patents, etc. In these cases, at most one of the members of the thesis committee may be considered in this way.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD87294" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00517FC1">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54583E23" w14:textId="77777777" w:rsidR="00901573" w:rsidRDefault="00901573">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="237" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="422DF56E" w14:textId="77777777" w:rsidR="00901573" w:rsidRDefault="00901573">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:line="237" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D6513C8" w14:textId="77777777" w:rsidR="00901573" w:rsidRDefault="00901573">
@@ -2859,60 +2735,58 @@
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="251093C8" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
       <w:pPr>
         <w:spacing w:after="6"/>
         <w:ind w:left="219"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mark with a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>cross</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="104" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="9597"/>
       </w:tblGrid>
       <w:tr w:rsidR="0009692E" w14:paraId="31429DB1" w14:textId="77777777" w:rsidTr="007E7F92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F53D132" w14:textId="77777777" w:rsidR="0009692E" w:rsidRDefault="0009692E" w:rsidP="007E7F92">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -3144,118 +3018,116 @@
     </w:tbl>
     <w:p w14:paraId="27826FA9" w14:textId="77777777" w:rsidR="0009692E" w:rsidRDefault="0009692E">
       <w:pPr>
         <w:spacing w:after="6"/>
         <w:ind w:left="219"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F1B846C" w14:textId="77777777" w:rsidR="0009692E" w:rsidRDefault="0009692E">
       <w:pPr>
         <w:spacing w:after="6"/>
         <w:ind w:left="219"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D45233D" w14:textId="6322DA66" w:rsidR="00841E07" w:rsidRPr="00841E07" w:rsidRDefault="00841E07" w:rsidP="00841E07">
+    <w:p w14:paraId="4D45233D" w14:textId="674A8B55" w:rsidR="00841E07" w:rsidRPr="00841E07" w:rsidRDefault="00841E07" w:rsidP="00841E07">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00841E07">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In accordance with the provisions of Article 22.3 of the Regulations for Official Doctoral Studies of the UPCT, dated 11 March 2024, </w:t>
+        <w:t xml:space="preserve">In accordance with the provisions of Article 22.3 of the Regulations for Official Doctoral Studies of the UPCT, </w:t>
+      </w:r>
+      <w:r w:rsidR="004F652D" w:rsidRPr="004F652D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dated 20 February 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00841E07">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00841E07">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I hereby accept</w:t>
       </w:r>
       <w:r w:rsidRPr="00841E07">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to form part of the </w:t>
       </w:r>
       <w:r w:rsidR="000E61FA">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Thesis Committee</w:t>
       </w:r>
       <w:r w:rsidRPr="00841E07">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that will judge the Doctoral Thesis at the Polytechnic University of Cartagena, stating that none of the causes for abstention </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> in Article 23 of Law 40/2015</w:t>
+        <w:t xml:space="preserve"> that will judge the Doctoral Thesis at the Polytechnic University of Cartagena, stating that none of the causes for abstention recognised in Article 23 of Law 40/2015</w:t>
       </w:r>
       <w:r w:rsidR="0096579E">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00841E07">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of 1 October on the Legal Regime of the Public Sector are applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407E3BF2" w14:textId="77777777" w:rsidR="0009692E" w:rsidRDefault="0009692E" w:rsidP="0009692E">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
@@ -3479,162 +3351,170 @@
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BAA7899" w14:textId="77777777" w:rsidR="0009692E" w:rsidRDefault="0009692E" w:rsidP="0009692E">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="394" w:right="898"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24963247" w14:textId="77777777" w:rsidR="0009692E" w:rsidRDefault="0009692E" w:rsidP="008137E7">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:right="898"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D71042F" w14:textId="2CDC903D" w:rsidR="0009692E" w:rsidRDefault="0009692E" w:rsidP="0009692E">
+    <w:p w14:paraId="2D71042F" w14:textId="30FCAAED" w:rsidR="0009692E" w:rsidRDefault="0009692E" w:rsidP="0009692E">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="394" w:right="898"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t>INTERNATIONAL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t>DOCTORAL</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-14"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="27"/>
         </w:rPr>
         <w:t>SCHOOL</w:t>
+      </w:r>
+      <w:r w:rsidR="004016C1">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="27"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OF UPCT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5FD737" w14:textId="5A7A0C72" w:rsidR="00517FC1" w:rsidRDefault="00517FC1" w:rsidP="0009692E">
       <w:pPr>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00517FC1">
       <w:pgSz w:w="12250" w:h="16680"/>
       <w:pgMar w:top="1620" w:right="720" w:bottom="640" w:left="980" w:header="364" w:footer="452" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2551EABC" w14:textId="77777777" w:rsidR="00740330" w:rsidRDefault="00740330">
+    <w:p w14:paraId="54BFE9B2" w14:textId="77777777" w:rsidR="00A96347" w:rsidRDefault="00A96347">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CADDB5C" w14:textId="77777777" w:rsidR="00740330" w:rsidRDefault="00740330">
+    <w:p w14:paraId="69B92703" w14:textId="77777777" w:rsidR="00A96347" w:rsidRDefault="00A96347">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-184138958"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0456613C" w14:textId="357FF2AF" w:rsidR="00540956" w:rsidRDefault="00540956" w:rsidP="00AA7A22">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -3642,51 +3522,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="34CBAA70" w14:textId="77777777" w:rsidR="00540956" w:rsidRDefault="00540956" w:rsidP="00540956">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-1096557364"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="1124D70E" w14:textId="447011A8" w:rsidR="00540956" w:rsidRDefault="00540956" w:rsidP="00AA7A22">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -3718,177 +3598,162 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:t xml:space="preserve"> de 3</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="10044DCD" w14:textId="59ECEC2D" w:rsidR="00517FC1" w:rsidRDefault="00517FC1" w:rsidP="00540956">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6AE0E3E3" w14:textId="77777777" w:rsidR="00740330" w:rsidRDefault="00740330">
+    <w:p w14:paraId="67751268" w14:textId="77777777" w:rsidR="00A96347" w:rsidRDefault="00A96347">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44751DF3" w14:textId="77777777" w:rsidR="00740330" w:rsidRDefault="00740330">
+    <w:p w14:paraId="49CDF962" w14:textId="77777777" w:rsidR="00A96347" w:rsidRDefault="00A96347">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5D4E42DD" w14:textId="77777777" w:rsidR="0096579E" w:rsidRDefault="0096579E" w:rsidP="00550757">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The following are grounds for abstention:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E680336" w14:textId="77777777" w:rsidR="0096579E" w:rsidRDefault="0096579E" w:rsidP="00550757">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">a) Having a personal interest in the matter in question or in another matter whose resolution may be influenced by that of the former; being a director of the company or entity </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> having a litigious matter pending with any interested party.</w:t>
+        <w:t>a) Having a personal interest in the matter in question or in another matter whose resolution may be influenced by that of the former; being a director of the company or entity concerned, or having a litigious matter pending with any interested party.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174FE9D0" w14:textId="77777777" w:rsidR="0096579E" w:rsidRDefault="0096579E" w:rsidP="00550757">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>b) To have a marital relationship or similar de facto situation and a blood relationship within the fourth degree or an affinity within the second degree with any of the interested parties, with the administrators of the entities or companies involved and also with the advisors, legal representatives or agents who intervene in the procedure, as well as to share a professional office or a professional or business relationship with any of the interested parties, or to share a professional or business relationship with any of the interested parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FC99711" w14:textId="77777777" w:rsidR="0096579E" w:rsidRDefault="0096579E" w:rsidP="00550757">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">procedure, as well as sharing a professional office or being associated with them for the purpose of advice, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or mandate.</w:t>
+        <w:t>procedure, as well as sharing a professional office or being associated with them for the purpose of advice, representation or mandate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B56475" w14:textId="77777777" w:rsidR="0096579E" w:rsidRDefault="0096579E" w:rsidP="00550757">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>c) Having a close friendship or manifest enmity with any of the persons mentioned in the previous section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DBAAF5" w14:textId="77777777" w:rsidR="0096579E" w:rsidRDefault="0096579E" w:rsidP="00550757">
+    <w:p w14:paraId="00DBAAF5" w14:textId="4E54D23C" w:rsidR="0096579E" w:rsidRDefault="0096579E" w:rsidP="00550757">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>d) Having intervened as an expert or witness in the proceedings in question.</w:t>
+        <w:t>d) Having intervened as an expert or witness in the proceedings in question</w:t>
+      </w:r>
+      <w:r w:rsidR="00422A69">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00353144">
+        <w:t>as receiving tutor of a research internship</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063A334D" w14:textId="77777777" w:rsidR="0096579E" w:rsidRDefault="0096579E" w:rsidP="00550757">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">e) Having a service relationship with a natural or legal person directly interested in the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> having provided them with professional services of any kind and in any circumstance or place in the last two years.</w:t>
+        <w:t>e) Having a service relationship with a natural or legal person directly interested in the matter, or having provided them with professional services of any kind and in any circumstance or place in the last two years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CED098" w14:textId="77777777" w:rsidR="0096579E" w:rsidRDefault="0096579E" w:rsidP="00550757">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D7815BC" w14:textId="67C4B637" w:rsidR="0096579E" w:rsidRPr="0096579E" w:rsidRDefault="0096579E" w:rsidP="00550757">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="708EA434" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487467520" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FBC973F" wp14:editId="41031EFC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5715636</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>231140</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="791843" cy="791843"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -4034,167 +3899,185 @@
                               <w:sz w:val="24"/>
                             </w:rPr>
                             <w:t>22</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="383015FC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:526.1pt;margin-top:46.85pt;width:34.7pt;height:15.3pt;z-index:-15847936;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqcunKlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfG29KVNFVNhVQFSFV&#10;gFT4AMdrZ1esPe6Mk938PWN3kyC4IS722DN+894br+8nP4iDReohNHK5qKSwwUDbh10jf3x/vH4n&#10;BSUdWj1AsI08WpL3m6s36zHW9gY6GFqLgkEC1WNsZJdSrJUi01mvaQHRBk46QK8TH3GnWtQjo/tB&#10;3VTVrRoB24hgLBHfPrwm5abgO2dN+uoc2SSGRjK3VFYs6zavarPW9Q517Hoz09D/wMLrPnDTM9SD&#10;Tlrssf8LyvcGgcClhQGvwLne2KKB1SyrP9Q8dzraooXNoXi2if4frPlyeI7fUKTpA0w8wCKC4hOY&#10;n8TeqDFSPddkT6kmrs5CJ4c+7yxB8EP29nj2005JGL5crarbO84YTi3vVm+XxW91eRyR0icLXuSg&#10;kcjjKgT04YlSbq/rU8nM5bV9JpKm7cQlOdxCe2QNI4+xkfSy12ilGD4H9inP/BTgKdieAkzDRyg/&#10;I0sJ8H6fwPWl8wV37swDKITmz5In/Pu5VF2+9OYXAAAA//8DAFBLAwQUAAYACAAAACEA8Vcn5uEA&#10;AAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixpB4WVptOE4ISE1pUDx7Tx&#10;2miNU5psK29PdoKbf/nT78/FerYDO+HkjSMJyUIAQ2qdNtRJ+Kzf7p6A+aBIq8ERSvhBD+vy+qpQ&#10;uXZnqvC0Cx2LJeRzJaEPYcw5922PVvmFG5Hibu8mq0KMU8f1pM6x3A48FSLjVhmKF3o14kuP7WF3&#10;tBI2X1S9mu+PZlvtK1PXK0Hv2UHK25t58wws4Bz+YLjoR3Uoo1PjjqQ9G2IWD2kaWQmr5SOwC5Gk&#10;SQasiVN6vwReFvz/E+UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACpy6cqUAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPFXJ+bhAAAA&#10;DAEAAA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="79B448B6" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="79B448B6" w14:textId="77777777" w:rsidR="00517FC1" w:rsidRDefault="00540956">
                     <w:pPr>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>DT-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>22</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00517FC1"/>
     <w:rsid w:val="0009692E"/>
     <w:rsid w:val="000E61FA"/>
     <w:rsid w:val="002C7A64"/>
+    <w:rsid w:val="002D2D95"/>
+    <w:rsid w:val="003271FC"/>
+    <w:rsid w:val="00345395"/>
+    <w:rsid w:val="00353144"/>
     <w:rsid w:val="003F4184"/>
+    <w:rsid w:val="004016C1"/>
     <w:rsid w:val="00422560"/>
+    <w:rsid w:val="00422A69"/>
     <w:rsid w:val="004D7C3A"/>
+    <w:rsid w:val="004F652D"/>
     <w:rsid w:val="00517FC1"/>
+    <w:rsid w:val="005233E0"/>
     <w:rsid w:val="00540956"/>
     <w:rsid w:val="005500CE"/>
     <w:rsid w:val="00550757"/>
     <w:rsid w:val="005834E6"/>
+    <w:rsid w:val="005860B2"/>
+    <w:rsid w:val="007213C8"/>
+    <w:rsid w:val="007364F6"/>
     <w:rsid w:val="00740330"/>
+    <w:rsid w:val="007B4F71"/>
     <w:rsid w:val="008137E7"/>
     <w:rsid w:val="00841E07"/>
+    <w:rsid w:val="008861D6"/>
     <w:rsid w:val="00901573"/>
     <w:rsid w:val="00941E93"/>
     <w:rsid w:val="0096579E"/>
+    <w:rsid w:val="00A529B1"/>
+    <w:rsid w:val="00A96347"/>
     <w:rsid w:val="00AB03E3"/>
     <w:rsid w:val="00B155B5"/>
+    <w:rsid w:val="00B641F1"/>
+    <w:rsid w:val="00C26833"/>
+    <w:rsid w:val="00DA73DC"/>
+    <w:rsid w:val="00E479F9"/>
     <w:rsid w:val="00EB2E20"/>
     <w:rsid w:val="00F65159"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="52EF013C"/>
   <w15:docId w15:val="{FDCCBB24-E6C4-774B-A7EB-D1619D2EC48F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4571,51 +4454,50 @@
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="219" w:right="217"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -4759,51 +4641,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0096579E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00540956"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -5058,60 +4940,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>596</Words>
-  <Characters>3278</Characters>
+  <Words>598</Words>
+  <Characters>3293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3867</CharactersWithSpaces>
+  <CharactersWithSpaces>3884</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>22977040-V</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-04-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2024-04-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">