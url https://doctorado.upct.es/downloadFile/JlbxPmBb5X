--- v0 (2025-10-06)
+++ v1 (2026-05-30)
@@ -132,66 +132,52 @@
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA7D42">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>No modifique los tipos de letra de la portada, ni tamaños de texto o logos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ni posición de </w:t>
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> ni posición de los mismos</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AA7D42">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB22547" w14:textId="77777777" w:rsidR="00200667" w:rsidRPr="00AA7D42" w:rsidRDefault="00200667" w:rsidP="00200667">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
@@ -609,66 +595,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Elimine esta página para quedarse solo con la portada normalizada </w:t>
       </w:r>
       <w:r w:rsidR="005D10D0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">y la </w:t>
       </w:r>
       <w:r w:rsidR="005D10D0" w:rsidRPr="00E942ED">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">licencia Creative </w:t>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>licencia Creative Commons</w:t>
+      </w:r>
       <w:r w:rsidR="005D10D0">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> e incluirla en el manuscrito de la Tesis, quitando el resaltado en amarillo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="446A0A0C" w14:textId="2AC22D72" w:rsidR="00550BA1" w:rsidRDefault="005D10D0" w:rsidP="00550BA1">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
@@ -682,66 +654,52 @@
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC6011" w:rsidRPr="00FC6011">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para Tesis confidenciales se deberá eliminar la página con la licencia Creative </w:t>
-[...14 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Para Tesis confidenciales se deberá eliminar la página con la licencia Creative Commons</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="670A9830" w14:textId="77777777" w:rsidR="00FC6011" w:rsidRDefault="00FC6011" w:rsidP="0065502C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32A87ADA" w14:textId="765647BA" w:rsidR="0065502C" w:rsidRPr="0065502C" w:rsidRDefault="0065502C" w:rsidP="0065502C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
@@ -972,77 +930,51 @@
     <w:p w14:paraId="2E3C2D0A" w14:textId="6A4CF9D0" w:rsidR="0065502C" w:rsidRPr="0065502C" w:rsidRDefault="0065502C" w:rsidP="0065502C">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065502C">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>- Choose “Doctor” or “</w:t>
-[...25 lines deleted...]
-        <w:t>” / “Dr</w:t>
+        <w:t>- Choose “Doctor” or “Doctora” / “Dr</w:t>
       </w:r>
       <w:r w:rsidR="00541235">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0065502C">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Times New Roman" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="lightGray"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES_tradnl"/>
         </w:rPr>
         <w:t>” or “Dra</w:t>
       </w:r>
@@ -1755,75 +1687,114 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75472">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>TESIS</w:t>
       </w:r>
       <w:r w:rsidR="00E348A7" w:rsidRPr="00A75472">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (en </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F853A5" w:rsidRPr="00A75472">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidR="00E348A7" w:rsidRPr="00A75472">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">mayúsculas y </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E348A7" w:rsidRPr="00A75472">
+        <w:t xml:space="preserve">en </w:t>
+      </w:r>
+      <w:r w:rsidR="00F853A5" w:rsidRPr="00A75472">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>negrita)</w:t>
+        <w:t xml:space="preserve">mayúsculas y </w:t>
+      </w:r>
+      <w:r w:rsidR="00E348A7" w:rsidRPr="00A75472">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>negrita</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="009B02FD" w:rsidRPr="00A75472">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:r w:rsidR="00E348A7" w:rsidRPr="00A75472">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DE8107" w14:textId="77777777" w:rsidR="005E6F77" w:rsidRPr="00020940" w:rsidRDefault="005E6F77" w:rsidP="005E6F77">
       <w:pPr>
         <w:ind w:right="47"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="048B4A89" w14:textId="77777777" w:rsidR="0039569F" w:rsidRPr="00020940" w:rsidRDefault="0039569F" w:rsidP="005E6F77">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EB70C3C" w14:textId="77777777" w:rsidR="0039569F" w:rsidRPr="00020940" w:rsidRDefault="0039569F" w:rsidP="005E6F77">
@@ -1852,133 +1823,116 @@
           <w:tab w:val="left" w:pos="10200"/>
         </w:tabs>
         <w:ind w:left="1080" w:right="1027"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Presentada por </w:t>
       </w:r>
       <w:r w:rsidRPr="00A75472">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>……………</w:t>
-[...19 lines deleted...]
-        <w:t>………………….</w:t>
+        <w:t>………………….………………….</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E250D9" w14:textId="5E3CDCD5" w:rsidR="00CB5AE9" w:rsidRDefault="000C31AB" w:rsidP="00CB5AE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10200"/>
         </w:tabs>
         <w:ind w:left="1080" w:right="1027"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">para optar al </w:t>
       </w:r>
       <w:r w:rsidR="00E348A7">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>grado de</w:t>
       </w:r>
       <w:r w:rsidR="00A75472">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:commentRangeStart w:id="0"/>
+      <w:commentRangeStart w:id="1"/>
       <w:r w:rsidR="001C3551">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Doctor/Doctora</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="0"/>
+      <w:commentRangeEnd w:id="1"/>
       <w:r w:rsidR="00295C5D">
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
-        </w:rPr>
-        <w:commentReference w:id="0"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B77D95" w14:textId="3749738A" w:rsidR="00E348A7" w:rsidRDefault="00E348A7" w:rsidP="00CB5AE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="10200"/>
         </w:tabs>
         <w:ind w:left="1080" w:right="1027"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">por la Universidad Politécnica de Cartagena </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7513B2A8" w14:textId="2B532029" w:rsidR="0039569F" w:rsidRPr="00020940" w:rsidRDefault="0039569F" w:rsidP="005E6F77">
@@ -2092,75 +2046,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="51C72C55" w14:textId="77777777" w:rsidR="00AD5CB4" w:rsidRPr="00167C26" w:rsidRDefault="00AD5CB4" w:rsidP="00AD5CB4">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="17"/>
         <w:ind w:left="0" w:right="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nombre y Apellidos del /la </w:t>
-[...23 lines deleted...]
-        <w:t>(a) de Tesis (</w:t>
+        <w:t>Nombre y Apellidos del /la Director(a) de Tesis (</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D4D">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">con Dr. o Dra. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
@@ -2252,77 +2182,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="20B60CDE" w14:textId="30C17892" w:rsidR="000F0853" w:rsidRPr="00FA3BD8" w:rsidRDefault="00FA3BD8" w:rsidP="005E6F77">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="17"/>
         <w:ind w:left="0" w:right="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nombre y Apellidos de los/las </w:t>
-[...25 lines deleted...]
-        <w:t>/as de Tesis (</w:t>
+        <w:t>Nombre y Apellidos de los/las Co-directores/as de Tesis (</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D4D">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">con Dr. o Dra. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
@@ -2771,51 +2675,93 @@
     <w:p w14:paraId="7B20516B" w14:textId="480EEAE8" w:rsidR="00F853A5" w:rsidRPr="00F853A5" w:rsidRDefault="00F853A5" w:rsidP="00F853A5">
       <w:pPr>
         <w:ind w:right="47"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003666C2">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:w w:val="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>THESIS TITLE (in capitals &amp; bold font)</w:t>
+        <w:t>THESIS TITLE (</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="003666C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in capitals &amp; bold font</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00DC7BC5" w:rsidRPr="003666C2">
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="003666C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="80"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="32"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E06345" w14:textId="77777777" w:rsidR="00F853A5" w:rsidRPr="00F853A5" w:rsidRDefault="00F853A5" w:rsidP="00F853A5">
       <w:pPr>
         <w:ind w:right="47"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="384D0909" w14:textId="77777777" w:rsidR="00F853A5" w:rsidRPr="00F853A5" w:rsidRDefault="00F853A5" w:rsidP="00F853A5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="47"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -3486,51 +3432,51 @@
     <w:p w14:paraId="459158C9" w14:textId="77777777" w:rsidR="005750E1" w:rsidRDefault="005750E1"/>
     <w:p w14:paraId="7136E801" w14:textId="77777777" w:rsidR="005750E1" w:rsidRDefault="005750E1"/>
     <w:p w14:paraId="0437868E" w14:textId="77777777" w:rsidR="00B20391" w:rsidRDefault="00B20391"/>
     <w:p w14:paraId="64652B4A" w14:textId="77777777" w:rsidR="005750E1" w:rsidRDefault="005750E1"/>
     <w:p w14:paraId="1A521640" w14:textId="77777777" w:rsidR="005750E1" w:rsidRDefault="005750E1"/>
     <w:p w14:paraId="5A039B68" w14:textId="77777777" w:rsidR="005750E1" w:rsidRDefault="005750E1"/>
     <w:p w14:paraId="576DDDCA" w14:textId="77777777" w:rsidR="005750E1" w:rsidRDefault="005750E1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2243"/>
         <w:gridCol w:w="7255"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005750E1" w:rsidRPr="002315B9" w14:paraId="354D810F" w14:textId="77777777" w:rsidTr="00146E8A">
+      <w:tr w:rsidR="005750E1" w:rsidRPr="009B02FD" w14:paraId="354D810F" w14:textId="77777777" w:rsidTr="00146E8A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2243" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CE275A3" w14:textId="77777777" w:rsidR="005750E1" w:rsidRDefault="005750E1">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B30EB48" wp14:editId="1EBF162E">
                   <wp:extent cx="1219200" cy="432262"/>
                   <wp:effectExtent l="0" t="0" r="0" b="6350"/>
                   <wp:docPr id="2051792896" name="Imagen 1" descr="Reconocimiento-NoCoercial-SinObraDerivada (by-nc-nd)"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="Reconocimiento-NoCoercial-SinObraDerivada (by-nc-nd)"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
@@ -3612,170 +3558,182 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Title of doctoral thesis_______________________________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="005A50F2">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>’ by ‘</w:t>
             </w:r>
             <w:r w:rsidRPr="005A50F2">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>author of thesis__________________</w:t>
             </w:r>
             <w:r w:rsidRPr="005A50F2">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>’ is licensed under a Creative Commons Attribution-</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> 4.0 International license.</w:t>
+              <w:t>’ is licensed under a Creative Commons Attribution-NonCommercial-NoDerivatives 4.0 International license.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CFBF3B8" w14:textId="77777777" w:rsidR="00325975" w:rsidRPr="00BD3F53" w:rsidRDefault="00325975" w:rsidP="00B20391">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="17"/>
         <w:ind w:left="0" w:right="47"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:w w:val="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00325975" w:rsidRPr="00BD3F53">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1720" w:right="960" w:bottom="280" w:left="980" w:header="781" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="0" w:author="Francisco Artés Hernández" w:date="2025-02-12T19:20:00Z" w:initials="FA">
+  <w:comment w:id="0" w:author="ARTÉS HERNÁNDEZ, FRANCISCO" w:date="2026-05-21T19:47:00Z" w:initials="FA">
+    <w:p w14:paraId="4BEA7C74" w14:textId="77777777" w:rsidR="009B02FD" w:rsidRDefault="009B02FD" w:rsidP="009B02FD">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A excepción </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>de los nombres científicos que requieran minúsculas y/o cursivas</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Francisco Artés Hernández" w:date="2025-02-12T19:20:00Z" w:initials="FA">
     <w:p w14:paraId="28923715" w14:textId="57D367B7" w:rsidR="00295C5D" w:rsidRDefault="00295C5D" w:rsidP="00295C5D">
       <w:pPr>
         <w:pStyle w:val="Textocomentario"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdecomentario"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Eliminar lo que no proceda</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="ARTÉS HERNÁNDEZ, FRANCISCO" w:date="2026-05-21T19:48:00Z" w:initials="FA">
+    <w:p w14:paraId="02DF947B" w14:textId="77777777" w:rsidR="00DC7BC5" w:rsidRDefault="00DC7BC5" w:rsidP="00DC7BC5">
+      <w:pPr>
+        <w:pStyle w:val="Textocomentario"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Refdecomentario"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Except for scientific names that require lowercase letters and/or italics</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="4BEA7C74" w15:done="0"/>
   <w15:commentEx w15:paraId="28923715" w15:done="0"/>
+  <w15:commentEx w15:paraId="02DF947B" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="367F36F9" w16cex:dateUtc="2026-05-21T17:47:00Z"/>
   <w16cex:commentExtensible w16cex:durableId="1AB40DC1" w16cex:dateUtc="2025-02-12T18:20:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="275844FF" w16cex:dateUtc="2026-05-21T17:48:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="4BEA7C74" w16cid:durableId="367F36F9"/>
   <w16cid:commentId w16cid:paraId="28923715" w16cid:durableId="1AB40DC1"/>
+  <w16cid:commentId w16cid:paraId="02DF947B" w16cid:durableId="275844FF"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51204413" w14:textId="77777777" w:rsidR="003909CF" w:rsidRDefault="003909CF">
+    <w:p w14:paraId="2AFB899D" w14:textId="77777777" w:rsidR="003C17FB" w:rsidRDefault="003C17FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06D201AE" w14:textId="77777777" w:rsidR="003909CF" w:rsidRDefault="003909CF">
+    <w:p w14:paraId="046920AB" w14:textId="77777777" w:rsidR="003C17FB" w:rsidRDefault="003C17FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D7D7167" w14:textId="77777777" w:rsidR="003909CF" w:rsidRDefault="003909CF"/>
+    <w:p w14:paraId="1BD3E306" w14:textId="77777777" w:rsidR="003C17FB" w:rsidRDefault="003C17FB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3784,87 +3742,87 @@
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldItalicMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0243B58D" w14:textId="77777777" w:rsidR="003909CF" w:rsidRDefault="003909CF">
+    <w:p w14:paraId="3C67510C" w14:textId="77777777" w:rsidR="003C17FB" w:rsidRDefault="003C17FB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="493E1683" w14:textId="77777777" w:rsidR="003909CF" w:rsidRDefault="003909CF">
+    <w:p w14:paraId="3E13476B" w14:textId="77777777" w:rsidR="003C17FB" w:rsidRDefault="003C17FB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D599DE8" w14:textId="77777777" w:rsidR="003909CF" w:rsidRDefault="003909CF"/>
+    <w:p w14:paraId="2CBAB394" w14:textId="77777777" w:rsidR="003C17FB" w:rsidRDefault="003C17FB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B9EE017" w14:textId="37E21B3C" w:rsidR="00411E7E" w:rsidRPr="00411E7E" w:rsidRDefault="00A45AA6" w:rsidP="00411E7E">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:eastAsia="es-ES_tradnl"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="59232FF6" wp14:editId="4FDE2C7F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-115153</wp:posOffset>
           </wp:positionH>
@@ -4382,60 +4340,62 @@
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8009" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="11146902">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1598445611">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1873616884">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="ARTÉS HERNÁNDEZ, FRANCISCO">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::fr.artes-hdez@upct.es::93a65a1a-5fc2-494f-bcaa-ecae883acd95"/>
+  </w15:person>
   <w15:person w15:author="Francisco Artés Hernández">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::Fr.Artes-Hdez@upct.es::93a65a1a-5fc2-494f-bcaa-ecae883acd95"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="70"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -4450,125 +4410,129 @@
     <w:rsid w:val="00094F78"/>
     <w:rsid w:val="000A7546"/>
     <w:rsid w:val="000C31AB"/>
     <w:rsid w:val="000D2324"/>
     <w:rsid w:val="000F0853"/>
     <w:rsid w:val="00146E8A"/>
     <w:rsid w:val="00167C26"/>
     <w:rsid w:val="00196791"/>
     <w:rsid w:val="001C3551"/>
     <w:rsid w:val="001E678E"/>
     <w:rsid w:val="00200667"/>
     <w:rsid w:val="0022042C"/>
     <w:rsid w:val="002315B9"/>
     <w:rsid w:val="00272DA1"/>
     <w:rsid w:val="00281FE9"/>
     <w:rsid w:val="00295C5D"/>
     <w:rsid w:val="002E34CC"/>
     <w:rsid w:val="003122C6"/>
     <w:rsid w:val="00325975"/>
     <w:rsid w:val="00332BDD"/>
     <w:rsid w:val="0034239B"/>
     <w:rsid w:val="00350751"/>
     <w:rsid w:val="003666C2"/>
     <w:rsid w:val="003909CF"/>
     <w:rsid w:val="0039569F"/>
+    <w:rsid w:val="003C17FB"/>
     <w:rsid w:val="003F4B73"/>
     <w:rsid w:val="00411E7E"/>
     <w:rsid w:val="004220CC"/>
     <w:rsid w:val="00431929"/>
     <w:rsid w:val="004574CC"/>
     <w:rsid w:val="00486A79"/>
     <w:rsid w:val="004A23DA"/>
     <w:rsid w:val="004B026A"/>
     <w:rsid w:val="004F4FD9"/>
     <w:rsid w:val="00541235"/>
     <w:rsid w:val="00550BA1"/>
     <w:rsid w:val="005750E1"/>
     <w:rsid w:val="00582A09"/>
     <w:rsid w:val="005C4CE7"/>
     <w:rsid w:val="005D10D0"/>
     <w:rsid w:val="005E3A46"/>
     <w:rsid w:val="005E6F77"/>
     <w:rsid w:val="006252E8"/>
     <w:rsid w:val="00643CFD"/>
     <w:rsid w:val="0065502C"/>
     <w:rsid w:val="006800A3"/>
     <w:rsid w:val="006813B9"/>
     <w:rsid w:val="00695418"/>
     <w:rsid w:val="006A4F83"/>
     <w:rsid w:val="006E7E61"/>
     <w:rsid w:val="006F64F8"/>
     <w:rsid w:val="00710A32"/>
     <w:rsid w:val="007549B8"/>
     <w:rsid w:val="007C198A"/>
     <w:rsid w:val="007E68E6"/>
     <w:rsid w:val="00814ECE"/>
     <w:rsid w:val="008367D1"/>
     <w:rsid w:val="0085577C"/>
     <w:rsid w:val="00871A60"/>
     <w:rsid w:val="00881E3E"/>
     <w:rsid w:val="00932F28"/>
     <w:rsid w:val="00965F41"/>
     <w:rsid w:val="00974AF7"/>
     <w:rsid w:val="009A75FB"/>
+    <w:rsid w:val="009B02FD"/>
     <w:rsid w:val="009B43F5"/>
     <w:rsid w:val="009D2057"/>
     <w:rsid w:val="009F33B9"/>
     <w:rsid w:val="00A45AA6"/>
     <w:rsid w:val="00A52E7B"/>
     <w:rsid w:val="00A635F2"/>
     <w:rsid w:val="00A75472"/>
     <w:rsid w:val="00A81F33"/>
     <w:rsid w:val="00A838FF"/>
     <w:rsid w:val="00A84E55"/>
     <w:rsid w:val="00AA7D42"/>
     <w:rsid w:val="00AC6822"/>
     <w:rsid w:val="00AC685E"/>
     <w:rsid w:val="00AD375F"/>
     <w:rsid w:val="00AD5CB4"/>
+    <w:rsid w:val="00AF1D5B"/>
     <w:rsid w:val="00AF71DD"/>
     <w:rsid w:val="00B02C3A"/>
     <w:rsid w:val="00B20391"/>
     <w:rsid w:val="00B26F16"/>
     <w:rsid w:val="00B43C16"/>
     <w:rsid w:val="00B4659A"/>
     <w:rsid w:val="00B70A97"/>
     <w:rsid w:val="00B8458D"/>
     <w:rsid w:val="00BA38E0"/>
     <w:rsid w:val="00BD3F53"/>
     <w:rsid w:val="00BD7937"/>
     <w:rsid w:val="00C36154"/>
     <w:rsid w:val="00C508B1"/>
     <w:rsid w:val="00CA07FE"/>
     <w:rsid w:val="00CA1378"/>
     <w:rsid w:val="00CB5AE9"/>
     <w:rsid w:val="00CC5B92"/>
     <w:rsid w:val="00D50C0E"/>
     <w:rsid w:val="00D61615"/>
     <w:rsid w:val="00DA617A"/>
     <w:rsid w:val="00DB7B52"/>
+    <w:rsid w:val="00DC7BC5"/>
     <w:rsid w:val="00DF26EE"/>
     <w:rsid w:val="00DF687B"/>
     <w:rsid w:val="00E348A7"/>
     <w:rsid w:val="00E54CB1"/>
     <w:rsid w:val="00E55E8B"/>
     <w:rsid w:val="00E6266C"/>
     <w:rsid w:val="00E84315"/>
     <w:rsid w:val="00EB485C"/>
     <w:rsid w:val="00EF0C7E"/>
     <w:rsid w:val="00F11C1A"/>
     <w:rsid w:val="00F50F79"/>
     <w:rsid w:val="00F74756"/>
     <w:rsid w:val="00F8124C"/>
     <w:rsid w:val="00F853A5"/>
     <w:rsid w:val="00F90731"/>
     <w:rsid w:val="00FA3BD8"/>
     <w:rsid w:val="00FB312C"/>
     <w:rsid w:val="00FC05C0"/>
     <w:rsid w:val="00FC6011"/>
     <w:rsid w:val="00FE1707"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -5576,74 +5540,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>590</Words>
-  <Characters>3248</Characters>
+  <Characters>3250</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3831</CharactersWithSpaces>
+  <CharactersWithSpaces>3833</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>21465069C</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2018-07-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
   </property>