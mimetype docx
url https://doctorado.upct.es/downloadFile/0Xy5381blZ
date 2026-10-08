--- v0 (2025-10-06)
+++ v1 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7811760A" w14:textId="77777777" w:rsidR="00F26B46" w:rsidRDefault="00F26B46">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50EA64F4" w14:textId="77777777" w:rsidR="00F26B46" w:rsidRPr="00F47234" w:rsidRDefault="001E7E13">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47234">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>MODELO DE ACEPTACIÓN PARA FORMAR PARTE</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47234">
         <w:rPr>
@@ -68,123 +68,118 @@
           <w:spacing w:val="1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47234">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>DE</w:t>
       </w:r>
       <w:r w:rsidRPr="00F47234">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F47234">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>TESIS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57040DF6" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRPr="00C819AD" w:rsidRDefault="005F25A1">
+    <w:p w14:paraId="6451222B" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRPr="00C819AD" w:rsidRDefault="005F25A1">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="65" w:after="53"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6451222B" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRPr="00C819AD" w:rsidRDefault="005F25A1">
+    <w:p w14:paraId="4B2FC047" w14:textId="51988C74" w:rsidR="00F26B46" w:rsidRDefault="001E7E13">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="65" w:after="53"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:spacing w:before="65" w:after="53"/>
       </w:pPr>
       <w:r>
         <w:t>Datos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>personales</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="110" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2589"/>
         <w:gridCol w:w="7265"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F26B46" w14:paraId="2D7490DF" w14:textId="77777777" w:rsidTr="00327BFA">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2589" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01F04341" w14:textId="777ABD7B" w:rsidR="00F26B46" w:rsidRDefault="00F24B9A" w:rsidP="00327BFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="63"/>
               <w:ind w:left="110"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Apellidos</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58E1F114" w14:textId="77777777" w:rsidR="00F26B46" w:rsidRDefault="00F26B46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7950D7D2" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F24B9A" w14:paraId="4553F240" w14:textId="77777777" w:rsidTr="00327BFA">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2589" w:type="dxa"/>
@@ -229,51 +224,51 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="63"/>
               <w:ind w:left="129" w:right="117"/>
             </w:pPr>
             <w:r>
               <w:t>N.I.F.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37AA44A3" w14:textId="77777777" w:rsidR="00F26B46" w:rsidRDefault="00F26B46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08173ECD" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327BFA" w:rsidRPr="003A1380" w14:paraId="7FB8C63A" w14:textId="77777777" w:rsidTr="00327BFA">
+      <w:tr w:rsidR="00327BFA" w:rsidRPr="00AD1B20" w14:paraId="7FB8C63A" w14:textId="77777777" w:rsidTr="00327BFA">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2589" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DFCC944" w14:textId="1CAF608C" w:rsidR="00327BFA" w:rsidRPr="00F47234" w:rsidRDefault="00327BFA" w:rsidP="00327BFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="63"/>
               <w:ind w:left="129" w:right="117"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47234">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Dirección a efectos de</w:t>
             </w:r>
             <w:r w:rsidRPr="00F47234">
               <w:rPr>
                 <w:spacing w:val="-52"/>
@@ -317,182 +312,180 @@
           </w:p>
           <w:p w14:paraId="05C207FA" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRPr="00F47234" w:rsidRDefault="005F25A1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26B46" w14:paraId="06A9DD58" w14:textId="77777777" w:rsidTr="00327BFA">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2589" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36A53687" w14:textId="7B93A6AA" w:rsidR="00F26B46" w:rsidRDefault="001E7E13" w:rsidP="00327BFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="130" w:right="117"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>Teléfono</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00065C48">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B530D">
-              <w:t xml:space="preserve">(preferible </w:t>
-            </w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005B530D">
+              <w:t>preferible</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="005B530D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00065C48">
               <w:t>móvil</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="005B530D">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AD446F7" w14:textId="77777777" w:rsidR="00F26B46" w:rsidRDefault="00F26B46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B299E46" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00327BFA" w14:paraId="3AB072EC" w14:textId="77777777" w:rsidTr="00327BFA">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2589" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="288FBCA3" w14:textId="098C033A" w:rsidR="00327BFA" w:rsidRDefault="00327BFA" w:rsidP="00327BFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="130" w:right="117"/>
             </w:pPr>
             <w:r>
               <w:t>Correo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>electrónico</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="627013DA" w14:textId="77777777" w:rsidR="00327BFA" w:rsidRDefault="00327BFA">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D449262" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="774A423B" w14:textId="77777777" w:rsidR="00327BFA" w:rsidRDefault="00327BFA">
       <w:pPr>
         <w:spacing w:before="63" w:after="58"/>
         <w:ind w:left="215"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="460D72F2" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1">
+    <w:p w14:paraId="700EDA75" w14:textId="38D8FC0D" w:rsidR="00F26B46" w:rsidRDefault="001E7E13">
       <w:pPr>
         <w:spacing w:before="63" w:after="58"/>
         <w:ind w:left="215"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Datos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>académicos</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="110" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="5491"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F26B46" w14:paraId="5EA5CCA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="369"/>
@@ -581,93 +574,128 @@
             <w:r w:rsidRPr="00161970">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>la Universidad de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7334" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="209F2F7C" w14:textId="77777777" w:rsidR="00F26B46" w:rsidRDefault="00F26B46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="703F8FF7" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00161970" w:rsidRPr="003A1380" w14:paraId="0276D7FB" w14:textId="77777777">
+      <w:tr w:rsidR="00161970" w:rsidRPr="00AD1B20" w14:paraId="0276D7FB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06320534" w14:textId="2319D63D" w:rsidR="00161970" w:rsidRPr="00F47234" w:rsidRDefault="00161970" w:rsidP="00161970">
+          <w:p w14:paraId="06320534" w14:textId="62DB86B8" w:rsidR="00161970" w:rsidRPr="00F47234" w:rsidRDefault="00C0790A" w:rsidP="00161970">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="130" w:right="117"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F47234">
+            <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Nombre entidad a la que pertenece</w:t>
+              <w:t>Universidad</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD1B20">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Centro </w:t>
+            </w:r>
+            <w:r w:rsidR="00161970" w:rsidRPr="00F47234">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>al</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD1B20">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00161970" w:rsidRPr="00F47234">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>que pertenece</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD1B20">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> actualmente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7334" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="47FE5104" w14:textId="77777777" w:rsidR="00161970" w:rsidRPr="00F47234" w:rsidRDefault="00161970">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F26B46" w:rsidRPr="003A1380" w14:paraId="66D963B9" w14:textId="77777777">
+      <w:tr w:rsidR="00F26B46" w:rsidRPr="00AD1B20" w14:paraId="66D963B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2628B917" w14:textId="16DB327A" w:rsidR="00F26B46" w:rsidRPr="00F47234" w:rsidRDefault="001E7E13" w:rsidP="00161970">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="130" w:right="117"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F47234">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Área de conocimiento</w:t>
             </w:r>
             <w:r w:rsidR="00161970" w:rsidRPr="00F47234">
@@ -738,93 +766,139 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26B46" w14:paraId="7701A397" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C1B6ECD" w14:textId="77777777" w:rsidR="00F26B46" w:rsidRPr="00161970" w:rsidRDefault="001E7E13" w:rsidP="00161970">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="130" w:right="117"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00161970">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
-              <w:t>Categoría Docente- Investigadora</w:t>
-            </w:r>
+              <w:t>Categoría</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00161970">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161970">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>Docente</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00161970">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161970">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>Investigadora</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7334" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="03769368" w14:textId="77777777" w:rsidR="00F26B46" w:rsidRDefault="00F26B46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F26B46" w14:paraId="2BF12A7E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="628"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14EDDB82" w14:textId="77777777" w:rsidR="00F26B46" w:rsidRPr="00161970" w:rsidRDefault="001E7E13" w:rsidP="00161970">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="130" w:right="117"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00161970">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
-              <w:t>Especialidad en investigación</w:t>
-            </w:r>
+              <w:t>Especialidad</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00161970">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00161970">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t>investigación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7334" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="040AC340" w14:textId="77777777" w:rsidR="00F26B46" w:rsidRDefault="00F26B46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F6180BE" w14:textId="77777777" w:rsidR="00FB1DB3" w:rsidRDefault="00FB1DB3">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="215"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FB08CDD" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1" w:rsidP="00F47234">
@@ -836,114 +910,125 @@
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="110" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3048"/>
         <w:gridCol w:w="6806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C6C22" w:rsidRPr="003A1380" w14:paraId="45AEF098" w14:textId="77777777" w:rsidTr="007E7F92">
+      <w:tr w:rsidR="002C6C22" w:rsidRPr="00AD1B20" w14:paraId="45AEF098" w14:textId="77777777" w:rsidTr="007E7F92">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="451CDFB1" w14:textId="77777777" w:rsidR="002C6C22" w:rsidRPr="00F47234" w:rsidRDefault="002C6C22" w:rsidP="007E7F92">
+          <w:p w14:paraId="451CDFB1" w14:textId="0FE29D48" w:rsidR="002C6C22" w:rsidRPr="00F47234" w:rsidRDefault="002C6C22" w:rsidP="007E7F92">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="130" w:right="117"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F47234">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Título de la Tesis Doctoral</w:t>
             </w:r>
+            <w:r w:rsidR="008E5B94">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a evaluar</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FBE617D" w14:textId="77777777" w:rsidR="002C6C22" w:rsidRPr="00F47234" w:rsidRDefault="002C6C22" w:rsidP="007E7F92">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C6C22" w14:paraId="495438F8" w14:textId="77777777" w:rsidTr="007E7F92">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6350DE8B" w14:textId="77777777" w:rsidR="002C6C22" w:rsidRPr="00FB1DB3" w:rsidRDefault="002C6C22" w:rsidP="007E7F92">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="130" w:right="117"/>
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FB1DB3">
               <w:rPr>
                 <w:spacing w:val="-3"/>
               </w:rPr>
               <w:t>Doctorando</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="307666D8" w14:textId="77777777" w:rsidR="002C6C22" w:rsidRDefault="002C6C22" w:rsidP="007E7F92">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C6C22" w14:paraId="77CD8F0C" w14:textId="77777777" w:rsidTr="007E7F92">
         <w:trPr>
           <w:trHeight w:val="374"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3048" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F1A6D64" w14:textId="77777777" w:rsidR="002C6C22" w:rsidRPr="00FB1DB3" w:rsidRDefault="002C6C22" w:rsidP="007E7F92">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
@@ -961,145 +1046,158 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6806" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73E3735C" w14:textId="77777777" w:rsidR="002C6C22" w:rsidRDefault="002C6C22" w:rsidP="007E7F92">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A216637" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1" w:rsidP="00F47234">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="215"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="446E7885" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1" w:rsidP="00F47234">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="68E8FF31" w14:textId="58C95833" w:rsidR="00C0790A" w:rsidRDefault="00C0790A">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="25B1E830" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1" w:rsidP="00F47234">
-[...32 lines deleted...]
-    <w:p w14:paraId="68E8FF31" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1" w:rsidP="002C6C22">
+    <w:p w14:paraId="3F499337" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="005F25A1" w:rsidP="002C6C22">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE82879" w14:textId="64C538F8" w:rsidR="00F47234" w:rsidRPr="001F530B" w:rsidRDefault="00F95EE8" w:rsidP="001F530B">
+    <w:p w14:paraId="5AE82879" w14:textId="7E46FD1D" w:rsidR="00F47234" w:rsidRPr="001F530B" w:rsidRDefault="00F95EE8" w:rsidP="001F530B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="58"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F530B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Aporte la información que se indica a continuación correspondiente al criterio</w:t>
       </w:r>
       <w:r w:rsidR="00F47234" w:rsidRPr="001F530B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F530B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>básico que</w:t>
       </w:r>
       <w:r w:rsidR="00F47234" w:rsidRPr="001F530B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cumple para participar en el tribunal (artículo 9 del Reglamento Oficial de Estudios de Doctorado de la UPCT, de 11 de marzo de 2024).</w:t>
+        <w:t xml:space="preserve"> cumple para participar en el tribunal (artículo 9 del Reglamento Oficial de Estudios de Doctorado de la UPCT, de </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D6F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47234" w:rsidRPr="001F530B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D6F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">febrero </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47234" w:rsidRPr="001F530B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D6F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47234" w:rsidRPr="001F530B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B492EBB" w14:textId="77777777" w:rsidR="003551E0" w:rsidRDefault="003551E0" w:rsidP="00F47234">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="215"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05F7F333" w14:textId="74369B26" w:rsidR="00F47234" w:rsidRPr="003551E0" w:rsidRDefault="003551E0" w:rsidP="003551E0">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="215"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -1211,51 +1309,51 @@
               </w:rPr>
               <w:t>Tramo evaluado favorable</w:t>
             </w:r>
             <w:r w:rsidR="005F25A1">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D8A28D4" w14:textId="544D1D03" w:rsidR="005F25A1" w:rsidRDefault="005F25A1" w:rsidP="00F47234">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A5680" w:rsidRPr="003A1380" w14:paraId="5E5C8E98" w14:textId="77777777" w:rsidTr="008A5680">
+      <w:tr w:rsidR="008A5680" w:rsidRPr="00AD1B20" w14:paraId="5E5C8E98" w14:textId="77777777" w:rsidTr="008A5680">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="372" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="53540BAB" w14:textId="77777777" w:rsidR="00F47234" w:rsidRDefault="00F47234" w:rsidP="00F47234">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4628" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3AD49A5D" w14:textId="77777777" w:rsidR="005F25A1" w:rsidRDefault="00F47234" w:rsidP="005F25A1">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
@@ -1403,77 +1501,119 @@
           </w:p>
           <w:p w14:paraId="5A50871F" w14:textId="4A2AF908" w:rsidR="005F25A1" w:rsidRDefault="005F25A1" w:rsidP="00F47234">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00E3830F" w14:textId="77777777" w:rsidR="00F47234" w:rsidRDefault="00F47234" w:rsidP="00F47234">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="215"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16DCFC4D" w14:textId="7705364B" w:rsidR="00F47234" w:rsidRPr="001F530B" w:rsidRDefault="00F95EE8" w:rsidP="001F530B">
+    <w:p w14:paraId="16DCFC4D" w14:textId="3219764A" w:rsidR="00F47234" w:rsidRPr="001F530B" w:rsidRDefault="00F95EE8" w:rsidP="001F530B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="58"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F530B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Aporte la información que se indica a continuación para el criterio adicional </w:t>
       </w:r>
       <w:r w:rsidR="00F47234" w:rsidRPr="001F530B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>que cumpla para participar en el tribunal (artículo 9.a del Reglamento Oficial de Estudios de Doctorado de la UPCT, de 11 de marzo de 2024).</w:t>
+        <w:t xml:space="preserve">que cumpla para participar en el tribunal (artículo 9.a del Reglamento Oficial de Estudios de Doctorado de la UPCT, de </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D6F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47234" w:rsidRPr="001F530B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D6F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">febrero </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47234" w:rsidRPr="001F530B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1D6F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47234" w:rsidRPr="001F530B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="199D4A98" w14:textId="77777777" w:rsidR="003551E0" w:rsidRDefault="003551E0" w:rsidP="00F47234">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="215"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="208DA604" w14:textId="7192B53D" w:rsidR="00F47234" w:rsidRPr="003551E0" w:rsidRDefault="003551E0" w:rsidP="003551E0">
       <w:pPr>
         <w:spacing w:before="58"/>
         <w:ind w:left="215"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -1484,51 +1624,51 @@
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">es suficiente con aportar los datos de uno de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>los siguientes</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="4926" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="9151"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F47234" w:rsidRPr="003A1380" w14:paraId="6C9ED62A" w14:textId="77777777" w:rsidTr="008A5680">
+      <w:tr w:rsidR="00F47234" w:rsidRPr="00AD1B20" w14:paraId="6C9ED62A" w14:textId="77777777" w:rsidTr="008A5680">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="663E0017" w14:textId="77777777" w:rsidR="00F47234" w:rsidRDefault="00F47234" w:rsidP="00F47234">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="74E47D2A" w14:textId="77777777" w:rsidR="00F47234" w:rsidRDefault="00F47234" w:rsidP="00F47234">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1878,51 +2018,51 @@
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="21"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Tramo evaluado favorable:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11F3CC6B" w14:textId="140C20CF" w:rsidR="008A5680" w:rsidRPr="00F47234" w:rsidRDefault="008A5680" w:rsidP="00F47234">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47234" w:rsidRPr="003A1380" w14:paraId="5E5843CF" w14:textId="77777777" w:rsidTr="008A5680">
+      <w:tr w:rsidR="00F47234" w:rsidRPr="00AD1B20" w14:paraId="5E5843CF" w14:textId="77777777" w:rsidTr="008A5680">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="01F28616" w14:textId="77777777" w:rsidR="00F47234" w:rsidRDefault="00F47234" w:rsidP="00F47234">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="642E987B" w14:textId="77777777" w:rsidR="008A5680" w:rsidRDefault="005F25A1" w:rsidP="008A5680">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1978,51 +2118,51 @@
               <w:t>Referencias de las patentes (nombre, tipo, número, fecha de concesión, institución y autores)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="500EAEE4" w14:textId="5450D051" w:rsidR="008A5680" w:rsidRPr="008A5680" w:rsidRDefault="008A5680" w:rsidP="005F25A1">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47234" w:rsidRPr="003A1380" w14:paraId="4B7C2E43" w14:textId="77777777" w:rsidTr="008A5680">
+      <w:tr w:rsidR="00F47234" w:rsidRPr="00AD1B20" w14:paraId="4B7C2E43" w14:textId="77777777" w:rsidTr="008A5680">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7B2E4B04" w14:textId="77777777" w:rsidR="00F47234" w:rsidRDefault="00F47234" w:rsidP="00F47234">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6EB96051" w14:textId="77777777" w:rsidR="00F47234" w:rsidRDefault="005F25A1" w:rsidP="00F47234">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2402,51 +2542,51 @@
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008A5680">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">mismas: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A00CB18" w14:textId="0EDE013C" w:rsidR="008A5680" w:rsidRPr="00F47234" w:rsidRDefault="008A5680" w:rsidP="00F47234">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F47234" w:rsidRPr="003A1380" w14:paraId="5211228C" w14:textId="77777777" w:rsidTr="008A5680">
+      <w:tr w:rsidR="00F47234" w:rsidRPr="00AD1B20" w14:paraId="5211228C" w14:textId="77777777" w:rsidTr="008A5680">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="402" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7607924F" w14:textId="77777777" w:rsidR="00F47234" w:rsidRDefault="00F47234" w:rsidP="00F47234">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:spacing w:before="11"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="17"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4598" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3E5E6EC8" w14:textId="77777777" w:rsidR="00F47234" w:rsidRDefault="005F25A1" w:rsidP="00F47234">
             <w:pPr>
               <w:spacing w:before="58"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -2815,51 +2955,67 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27EE1358" w14:textId="012F255A" w:rsidR="00EC02F5" w:rsidRDefault="001E30F1" w:rsidP="005C0658">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Si es este el caso</w:t>
       </w:r>
       <w:r w:rsidR="00EC02F5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">, adjunte el Curriculum Vitae junto con </w:t>
+        <w:t xml:space="preserve">, adjunte el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC02F5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Curriculum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC02F5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vitae junto con </w:t>
       </w:r>
       <w:r w:rsidR="005C0658">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>la presente</w:t>
       </w:r>
       <w:r w:rsidR="00EC02F5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> solicitud </w:t>
       </w:r>
       <w:r w:rsidR="005C0658">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>e indique</w:t>
       </w:r>
       <w:r w:rsidR="00EC02F5">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2895,51 +3051,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00974CBD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>arque con una cruz</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="800"/>
         <w:gridCol w:w="9300"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC02F5" w:rsidRPr="003A1380" w14:paraId="5AE9EEB5" w14:textId="77777777" w:rsidTr="00EC02F5">
+      <w:tr w:rsidR="00EC02F5" w:rsidRPr="00AD1B20" w14:paraId="5AE9EEB5" w14:textId="77777777" w:rsidTr="00EC02F5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7DC348EF" w14:textId="77777777" w:rsidR="00EC02F5" w:rsidRDefault="00EC02F5">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4604" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3313E930" w14:textId="77777777" w:rsidR="00EC02F5" w:rsidRDefault="00EC02F5">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:rPr>
@@ -2985,66 +3141,108 @@
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11E170A5" w14:textId="77777777" w:rsidR="00EC02F5" w:rsidRDefault="00EC02F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15B15B50" w14:textId="77777777" w:rsidR="00EC02F5" w:rsidRDefault="00EC02F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="454687F8" w14:textId="2B35641C" w:rsidR="00F47234" w:rsidRPr="006E47EE" w:rsidRDefault="006E47EE" w:rsidP="00D00D44">
+    <w:p w14:paraId="454687F8" w14:textId="3499B97F" w:rsidR="00F47234" w:rsidRPr="006E47EE" w:rsidRDefault="006E47EE" w:rsidP="00D00D44">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E47EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Atendiendo a lo estipulado en el art. 22.3 del Reglamento de Estudios Oficiales de Doctorado de la UPCT, de 11 de marzo de 2024, por la presente, </w:t>
+        <w:t xml:space="preserve">Atendiendo a lo estipulado en el art. 22.3 del Reglamento de Estudios Oficiales de Doctorado de la UPCT, de </w:t>
+      </w:r>
+      <w:r w:rsidR="0065680A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="0065680A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">febrero </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>de 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0065680A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E47EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por la presente, </w:t>
       </w:r>
       <w:r w:rsidRPr="006E47EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00F47234" w:rsidRPr="006E47EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>cepta formar parte del Tribunal</w:t>
       </w:r>
       <w:r w:rsidR="00F47234" w:rsidRPr="006E47EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> que ha de juzgar en la Universidad Politécnica de Cartagena la Tesis Doctoral</w:t>
@@ -3244,110 +3442,110 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>DOCTORAD</w:t>
       </w:r>
       <w:r w:rsidR="003A1380">
         <w:rPr>
           <w:b/>
           <w:sz w:val="27"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F26B46" w:rsidRPr="003A1380">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12250" w:h="16670"/>
       <w:pgMar w:top="1640" w:right="940" w:bottom="640" w:left="1200" w:header="528" w:footer="452" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C8CC57E" w14:textId="77777777" w:rsidR="00CD7A53" w:rsidRDefault="00CD7A53">
+    <w:p w14:paraId="18CEEABC" w14:textId="77777777" w:rsidR="00A51E68" w:rsidRDefault="00A51E68">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="422229A4" w14:textId="77777777" w:rsidR="00CD7A53" w:rsidRDefault="00CD7A53">
+    <w:p w14:paraId="6196A996" w14:textId="77777777" w:rsidR="00A51E68" w:rsidRDefault="00A51E68">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="062CC1CA" w14:textId="040331D6" w:rsidR="00F26B46" w:rsidRDefault="00106F64">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487481344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79B21402" wp14:editId="1B576D27">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6393180</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10158730</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="718820" cy="137795"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3561,60 +3759,60 @@
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="003A1380">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21DE321E" w14:textId="77777777" w:rsidR="00CD7A53" w:rsidRDefault="00CD7A53">
+    <w:p w14:paraId="420C0CF8" w14:textId="77777777" w:rsidR="00A51E68" w:rsidRDefault="00A51E68">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DEC2322" w14:textId="77777777" w:rsidR="00CD7A53" w:rsidRDefault="00CD7A53">
+    <w:p w14:paraId="1BC35526" w14:textId="77777777" w:rsidR="00A51E68" w:rsidRDefault="00A51E68">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1C36F777" w14:textId="77777777" w:rsidR="004A0E00" w:rsidRPr="004A0E00" w:rsidRDefault="004A0E00" w:rsidP="004A0E00">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004A0E00">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Son motivos de abstención los siguientes:</w:t>
       </w:r>
@@ -3701,51 +3899,51 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>d) Haber intervenido como perito o como testigo en el procedimiento de que se trate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A4E53F3" w14:textId="5DF4204F" w:rsidR="004A0E00" w:rsidRPr="004A0E00" w:rsidRDefault="004A0E00" w:rsidP="00106F64">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0E00">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>e) Tener relación de servicio con persona natural o jurídica interesada directamente en el asunto, o haberle prestado en los dos últimos años servicios profesionales de cualquier tipo y en cualquier circunstancia o lugar.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5E100200" w14:textId="76A20D4A" w:rsidR="00F26B46" w:rsidRDefault="00532B62">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487482368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B784BAF" wp14:editId="6FD5F2F3">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4954021</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-104140</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="791845" cy="791845"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Imagen 4" descr="Texto&#10;&#10;Descripción generada automáticamente con confianza media"/>
@@ -3953,51 +4151,51 @@
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:t>DT-21</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26EE4522"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C450EA02"/>
     <w:lvl w:ilvl="0" w:tplc="DC2294EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="931" w:hanging="373"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8DF6B58C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
@@ -4277,155 +4475,164 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6335" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1374772736">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1045788461">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1686326098">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F26B46"/>
     <w:rsid w:val="00065C48"/>
     <w:rsid w:val="00106F64"/>
     <w:rsid w:val="00161970"/>
     <w:rsid w:val="00173059"/>
     <w:rsid w:val="001E30F1"/>
     <w:rsid w:val="001E7E13"/>
     <w:rsid w:val="001F530B"/>
     <w:rsid w:val="00250833"/>
     <w:rsid w:val="002C6C22"/>
     <w:rsid w:val="00327BFA"/>
     <w:rsid w:val="003551E0"/>
+    <w:rsid w:val="0039527E"/>
     <w:rsid w:val="003A1380"/>
     <w:rsid w:val="004344D6"/>
     <w:rsid w:val="00461073"/>
     <w:rsid w:val="00486A02"/>
     <w:rsid w:val="004A0E00"/>
     <w:rsid w:val="00532B62"/>
     <w:rsid w:val="005B530D"/>
     <w:rsid w:val="005C0658"/>
     <w:rsid w:val="005F25A1"/>
+    <w:rsid w:val="0065680A"/>
     <w:rsid w:val="006E47EE"/>
     <w:rsid w:val="007010F6"/>
     <w:rsid w:val="007A3B3A"/>
     <w:rsid w:val="008A5680"/>
     <w:rsid w:val="008B4A41"/>
+    <w:rsid w:val="008E5B94"/>
     <w:rsid w:val="00900D4E"/>
     <w:rsid w:val="00960223"/>
     <w:rsid w:val="00974CBD"/>
+    <w:rsid w:val="009D1D6F"/>
+    <w:rsid w:val="00A51E68"/>
     <w:rsid w:val="00A7407B"/>
     <w:rsid w:val="00AB03E3"/>
+    <w:rsid w:val="00AD1B20"/>
+    <w:rsid w:val="00C0790A"/>
     <w:rsid w:val="00C62D8D"/>
     <w:rsid w:val="00C819AD"/>
     <w:rsid w:val="00C95990"/>
     <w:rsid w:val="00CC2D24"/>
     <w:rsid w:val="00CD7A53"/>
     <w:rsid w:val="00D00D44"/>
     <w:rsid w:val="00E04AC5"/>
+    <w:rsid w:val="00E10420"/>
     <w:rsid w:val="00EB2E20"/>
     <w:rsid w:val="00EC02F5"/>
     <w:rsid w:val="00F21A33"/>
     <w:rsid w:val="00F24B9A"/>
     <w:rsid w:val="00F26B46"/>
     <w:rsid w:val="00F47234"/>
     <w:rsid w:val="00F95EE8"/>
     <w:rsid w:val="00FB1DB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="17CCEA02"/>
   <w15:docId w15:val="{050C626B-FC8B-CA44-B5EE-A9C2812D54DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4984,51 +5191,51 @@
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A0E00"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A0E00"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -5283,75 +5490,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>703</Words>
-  <Characters>3869</Characters>
+  <Words>707</Words>
+  <Characters>3892</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - 2BAFF35D88364BCB44301B6CE1353959.doc</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4563</CharactersWithSpaces>
+  <CharactersWithSpaces>4590</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - 2BAFF35D88364BCB44301B6CE1353959.doc</dc:title>
   <dc:creator>22977040-V</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-10-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Word</vt:lpwstr>
   </property>